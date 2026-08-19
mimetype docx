--- v0 (2025-11-04)
+++ v1 (2026-08-19)
@@ -1,351 +1,351 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="514320E8" w14:textId="3350AF53" w:rsidR="00B00BF1" w:rsidRPr="005C7293" w:rsidRDefault="005C7293" w:rsidP="005C7293">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Collegium </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C7293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Laureatum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2165C6B5" w14:textId="103A2E28" w:rsidR="005C7293" w:rsidRPr="00170B5A" w:rsidRDefault="005C7293" w:rsidP="005C7293">
+    <w:p w14:paraId="2165C6B5" w14:textId="5C998B31" w:rsidR="005C7293" w:rsidRPr="00170B5A" w:rsidRDefault="005C7293" w:rsidP="005C7293">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00170B5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrolment Form 202</w:t>
       </w:r>
-      <w:r w:rsidR="00B5183A">
+      <w:r w:rsidR="00CD689D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00170B5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-2</w:t>
       </w:r>
-      <w:r w:rsidR="00B5183A">
+      <w:r w:rsidR="00CD689D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="2749"/>
         <w:gridCol w:w="3913"/>
         <w:gridCol w:w="420"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DD047D" w:rsidRPr="00170B5A" w14:paraId="2AF1F6D9" w14:textId="77777777" w:rsidTr="00F91D18">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BC99D75" w14:textId="0171AEDB" w:rsidR="00DD047D" w:rsidRPr="00170B5A" w:rsidRDefault="00DD047D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00170B5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Forename</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7082" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7585D965" w14:textId="33D212FA" w:rsidR="00DD047D" w:rsidRPr="00170B5A" w:rsidRDefault="00DD047D">
+          <w:p w14:paraId="7585D965" w14:textId="098C1C3F" w:rsidR="00DD047D" w:rsidRPr="00170B5A" w:rsidRDefault="00DD047D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD047D" w:rsidRPr="00170B5A" w14:paraId="183D5CB2" w14:textId="77777777" w:rsidTr="00F91D18">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F979FC0" w14:textId="2D6526AA" w:rsidR="00DD047D" w:rsidRPr="00170B5A" w:rsidRDefault="00DD047D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00170B5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7082" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="046B0221" w14:textId="1D2EC1C9" w:rsidR="00DD047D" w:rsidRPr="00170B5A" w:rsidRDefault="00DD047D">
+          <w:p w14:paraId="046B0221" w14:textId="5F2463FE" w:rsidR="00DD047D" w:rsidRPr="00170B5A" w:rsidRDefault="00DD047D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD047D" w:rsidRPr="00170B5A" w14:paraId="78F8FF32" w14:textId="77777777" w:rsidTr="00F91D18">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0519CEB1" w14:textId="7E51B4A3" w:rsidR="00DD047D" w:rsidRPr="00170B5A" w:rsidRDefault="00DD047D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00170B5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7082" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0B02796D" w14:textId="77777777" w:rsidR="00DD047D" w:rsidRPr="00EB6165" w:rsidRDefault="00DD047D">
+          <w:p w14:paraId="0B02796D" w14:textId="5BC121E6" w:rsidR="00DD047D" w:rsidRPr="00EB6165" w:rsidRDefault="00DD047D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD047D" w:rsidRPr="00170B5A" w14:paraId="776869A2" w14:textId="77777777" w:rsidTr="00F91D18">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03630EA3" w14:textId="1B8DAAA6" w:rsidR="00DD047D" w:rsidRPr="00170B5A" w:rsidRDefault="00DD047D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00170B5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7082" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="38AD9CE2" w14:textId="25D98A7B" w:rsidR="00DD047D" w:rsidRPr="00EB6165" w:rsidRDefault="00DD047D">
+          <w:p w14:paraId="38AD9CE2" w14:textId="00A2BB05" w:rsidR="00DD047D" w:rsidRPr="00EB6165" w:rsidRDefault="00DD047D" w:rsidP="00AE0678">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD047D" w:rsidRPr="00170B5A" w14:paraId="7FB38125" w14:textId="77777777" w:rsidTr="00F91D18">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BA95C64" w14:textId="7E3CEF53" w:rsidR="00DD047D" w:rsidRPr="00170B5A" w:rsidRDefault="00DD047D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00170B5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Primary phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7082" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9C0688" w14:textId="25A261C2" w:rsidR="00DD047D" w:rsidRPr="00EB6165" w:rsidRDefault="00DD047D">
+          <w:p w14:paraId="5F9C0688" w14:textId="7DED521B" w:rsidR="00DD047D" w:rsidRPr="00EB6165" w:rsidRDefault="00DD047D" w:rsidP="00AE0678">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD047D" w:rsidRPr="00170B5A" w14:paraId="71385CBB" w14:textId="77777777" w:rsidTr="00F91D18">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="246E5E4E" w14:textId="461A74AB" w:rsidR="00DD047D" w:rsidRPr="00170B5A" w:rsidRDefault="00DD047D">
             <w:pPr>
@@ -395,287 +395,98 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A4A57B0" w14:textId="2970177E" w:rsidR="00DD047D" w:rsidRPr="00170B5A" w:rsidRDefault="00DD047D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00170B5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Email </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7082" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3896BDB1" w14:textId="618D177B" w:rsidR="00DD047D" w:rsidRPr="00EB6165" w:rsidRDefault="00DD047D">
+          <w:p w14:paraId="3896BDB1" w14:textId="121CEF94" w:rsidR="00DD047D" w:rsidRPr="00EB6165" w:rsidRDefault="00DD047D" w:rsidP="00AE0678">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C91320" w:rsidRPr="00170B5A" w14:paraId="1D5065BC" w14:textId="77777777" w:rsidTr="00F91D18">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63A009D9" w14:textId="77777777" w:rsidR="00C91320" w:rsidRPr="00170B5A" w:rsidRDefault="00C91320">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00170B5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If you provide an email address you agree to us using it for messages about the choir or occasional items we think may be of general interest.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43332CF4" w14:textId="349E6AA5" w:rsidR="00C91320" w:rsidRPr="00CE4561" w:rsidRDefault="00C91320">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-              </w:rPr>
-[...187 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C7293" w:rsidRPr="00170B5A" w14:paraId="3D14D724" w14:textId="77777777" w:rsidTr="00E91428">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66A35497" w14:textId="77777777" w:rsidR="00F91D18" w:rsidRPr="00F91D18" w:rsidRDefault="00F91D18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
@@ -2010,460 +1821,592 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EF5FDED" w14:textId="77777777" w:rsidR="005C7293" w:rsidRPr="00170B5A" w:rsidRDefault="005C7293">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E3416" w:rsidRPr="00170B5A" w14:paraId="03CB05BE" w14:textId="77777777" w:rsidTr="00F91D18">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35A54B93" w14:textId="77777777" w:rsidR="0030782A" w:rsidRDefault="009E3416">
+          <w:p w14:paraId="660EAF42" w14:textId="77777777" w:rsidR="00CD689D" w:rsidRDefault="00CD689D" w:rsidP="00CD689D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00170B5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Payment</w:t>
             </w:r>
-            <w:r w:rsidR="00136D9E">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> (Tick one)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Please enter amount being paid.)  </w:t>
             </w:r>
-            <w:r w:rsidR="0030782A">
-[...17 lines deleted...]
-          <w:p w14:paraId="729CD1FF" w14:textId="63D4071E" w:rsidR="009E3416" w:rsidRPr="00170B5A" w:rsidRDefault="0030782A">
+          </w:p>
+          <w:p w14:paraId="5C6653F6" w14:textId="77777777" w:rsidR="00CD689D" w:rsidRDefault="00CD689D" w:rsidP="00CD689D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="729CD1FF" w14:textId="5CAFEE2A" w:rsidR="009E3416" w:rsidRPr="00170B5A" w:rsidRDefault="00CD689D" w:rsidP="00CD689D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> if you are under 35.</w:t>
+              <w:t>Please make a note here if you are under 35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7082" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65BDFF9A" w14:textId="77777777" w:rsidR="009E3416" w:rsidRPr="00B8691E" w:rsidRDefault="009E3416">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="6126"/>
+              <w:gridCol w:w="5133"/>
+              <w:gridCol w:w="993"/>
               <w:gridCol w:w="567"/>
             </w:tblGrid>
             <w:tr w:rsidR="009E3416" w:rsidRPr="00170B5A" w14:paraId="589044CD" w14:textId="77777777" w:rsidTr="00A665A1">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6126" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="4503B666" w14:textId="6E60D0CC" w:rsidR="009E3416" w:rsidRPr="00170B5A" w:rsidRDefault="009E3416" w:rsidP="00610ABC">
+                <w:p w14:paraId="4503B666" w14:textId="3F2EA091" w:rsidR="009E3416" w:rsidRPr="00170B5A" w:rsidRDefault="009E3416" w:rsidP="00610ABC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00170B5A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Full year £</w:t>
                   </w:r>
-                  <w:r w:rsidR="006645FE">
-[...5 lines deleted...]
-                    <w:t>230</w:t>
+                  <w:r w:rsidR="001E69E3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CD689D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>6</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001E69E3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CD689D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> minimum</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="567" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="3A793FC5" w14:textId="77777777" w:rsidR="009E3416" w:rsidRPr="00170B5A" w:rsidRDefault="009E3416" w:rsidP="00610ABC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="009E3416" w:rsidRPr="00170B5A" w14:paraId="3D73CE10" w14:textId="77777777" w:rsidTr="00A665A1">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6126" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="14E8A38C" w14:textId="77777777" w:rsidR="009E3416" w:rsidRPr="00170B5A" w:rsidRDefault="009E3416" w:rsidP="00610ABC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="567" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="3BD6E09D" w14:textId="77777777" w:rsidR="009E3416" w:rsidRPr="00170B5A" w:rsidRDefault="009E3416" w:rsidP="00610ABC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="009E3416" w:rsidRPr="00170B5A" w14:paraId="4A21CE1F" w14:textId="77777777" w:rsidTr="00A665A1">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6126" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="31AC5D51" w14:textId="030AD099" w:rsidR="009E3416" w:rsidRPr="00170B5A" w:rsidRDefault="009E3416" w:rsidP="00610ABC">
+                <w:p w14:paraId="31AC5D51" w14:textId="14DEB88B" w:rsidR="009E3416" w:rsidRPr="00170B5A" w:rsidRDefault="009E3416" w:rsidP="00610ABC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00170B5A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Split payment £</w:t>
                   </w:r>
-                  <w:r w:rsidR="006645FE">
-[...5 lines deleted...]
-                    <w:t>115</w:t>
+                  <w:r w:rsidR="001E69E3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CD689D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00170B5A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (Second payment</w:t>
                   </w:r>
                   <w:r w:rsidR="00C50560">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> of £</w:t>
                   </w:r>
-                  <w:r w:rsidR="006645FE">
-[...5 lines deleted...]
-                    <w:t>115</w:t>
+                  <w:r w:rsidR="001E69E3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CD689D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00170B5A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> by </w:t>
                   </w:r>
-                  <w:r w:rsidR="006A6F95">
-[...5 lines deleted...]
-                    <w:t>5</w:t>
+                  <w:r w:rsidR="00CD689D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>4</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00170B5A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> January 202</w:t>
                   </w:r>
-                  <w:r w:rsidR="006A6F95">
-[...5 lines deleted...]
-                    <w:t>6</w:t>
+                  <w:r w:rsidR="00CD689D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00170B5A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="567" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="3C84B508" w14:textId="77777777" w:rsidR="009E3416" w:rsidRPr="00170B5A" w:rsidRDefault="009E3416" w:rsidP="00610ABC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="009E3416" w:rsidRPr="00170B5A" w14:paraId="01B803EB" w14:textId="77777777" w:rsidTr="00136D9E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6126" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="353623AA" w14:textId="77777777" w:rsidR="009E3416" w:rsidRPr="00170B5A" w:rsidRDefault="009E3416" w:rsidP="00610ABC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="567" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="7902F683" w14:textId="77777777" w:rsidR="009E3416" w:rsidRPr="00170B5A" w:rsidRDefault="009E3416" w:rsidP="00610ABC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00136D9E" w:rsidRPr="00170B5A" w14:paraId="5CC13E57" w14:textId="77777777" w:rsidTr="00136D9E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6126" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="21D5A549" w14:textId="375F50B6" w:rsidR="00136D9E" w:rsidRPr="00170B5A" w:rsidRDefault="00136D9E" w:rsidP="00610ABC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Home Singer £</w:t>
                   </w:r>
                   <w:r w:rsidR="006645FE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>60</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="567" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="1C329D17" w14:textId="77777777" w:rsidR="00136D9E" w:rsidRPr="00170B5A" w:rsidRDefault="00136D9E" w:rsidP="00610ABC">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00136D9E" w:rsidRPr="00170B5A" w14:paraId="0F0ED5D5" w14:textId="77777777" w:rsidTr="00136D9E">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6126" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="52CD67BB" w14:textId="77777777" w:rsidR="00136D9E" w:rsidRPr="00170B5A" w:rsidRDefault="00136D9E" w:rsidP="00610ABC">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="567" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="2D1162FA" w14:textId="77777777" w:rsidR="00136D9E" w:rsidRPr="00170B5A" w:rsidRDefault="00136D9E" w:rsidP="00610ABC">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AA2446" w:rsidRPr="00170B5A" w14:paraId="4A7E0958" w14:textId="77777777" w:rsidTr="00A665A1">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5133" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="2AD8F6A1" w14:textId="3423FC56" w:rsidR="00AA2446" w:rsidRPr="00170B5A" w:rsidRDefault="00AA2446" w:rsidP="00610ABC">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00170B5A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Donation</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AF0FCC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1560" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="63262C4A" w14:textId="15C772FC" w:rsidR="00AA2446" w:rsidRPr="00170B5A" w:rsidRDefault="00574CB8" w:rsidP="00610ABC">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>£</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6039557A" w14:textId="77777777" w:rsidR="009E3416" w:rsidRPr="00B8691E" w:rsidRDefault="009E3416">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48FF4370" w14:textId="77777777" w:rsidR="009E3416" w:rsidRPr="00170B5A" w:rsidRDefault="009E3416">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E965A9" w:rsidRPr="00170B5A" w14:paraId="52DC47A4" w14:textId="77777777" w:rsidTr="00F91D18">
@@ -2488,102 +2431,87 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E55CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Payment of subscription by automatic bank transfer (BACS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A332F" w:rsidRPr="00170B5A" w14:paraId="6D33EC3F" w14:textId="77777777" w:rsidTr="00290946">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="36D38F79" w14:textId="14EEE2FA" w:rsidR="006A332F" w:rsidRPr="00170B5A" w:rsidRDefault="00526BC8">
+          <w:p w14:paraId="12A1BD5C" w14:textId="77777777" w:rsidR="006A332F" w:rsidRPr="002D1C54" w:rsidRDefault="006A332F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36D38F79" w14:textId="597DE914" w:rsidR="006A332F" w:rsidRPr="00170B5A" w:rsidRDefault="000C5B71">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>If you wish to pay by BAC</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t>If you wish to pay by BACS, please contact the Membership Secretary (</w:t>
             </w:r>
             <w:hyperlink r:id="rId4" w:history="1">
-              <w:r w:rsidR="00CB3235" w:rsidRPr="005F7984">
+              <w:r w:rsidRPr="005F7984">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>membership@collegium.org.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00CB3235">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>) for bank details.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10AC0196" w14:textId="77777777" w:rsidR="005C7293" w:rsidRPr="005C7293" w:rsidRDefault="005C7293" w:rsidP="00732A11">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005C7293" w:rsidRPr="005C7293" w:rsidSect="003E55CB">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
@@ -2605,160 +2533,177 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C7293"/>
+    <w:rsid w:val="000245E8"/>
+    <w:rsid w:val="000749D6"/>
     <w:rsid w:val="000B659E"/>
     <w:rsid w:val="000C013D"/>
+    <w:rsid w:val="000C5B71"/>
+    <w:rsid w:val="001148DF"/>
     <w:rsid w:val="00136D9E"/>
     <w:rsid w:val="00170B5A"/>
+    <w:rsid w:val="001836B3"/>
     <w:rsid w:val="00185812"/>
     <w:rsid w:val="00192B0C"/>
-    <w:rsid w:val="00244904"/>
+    <w:rsid w:val="001E69E3"/>
     <w:rsid w:val="00282847"/>
-    <w:rsid w:val="00283421"/>
     <w:rsid w:val="00290946"/>
     <w:rsid w:val="002D1C54"/>
+    <w:rsid w:val="002F6AA7"/>
     <w:rsid w:val="0030782A"/>
+    <w:rsid w:val="0033008F"/>
     <w:rsid w:val="00336566"/>
     <w:rsid w:val="00360B53"/>
     <w:rsid w:val="003B3555"/>
     <w:rsid w:val="003C2949"/>
     <w:rsid w:val="003E55CB"/>
     <w:rsid w:val="003F5A0F"/>
+    <w:rsid w:val="00462971"/>
     <w:rsid w:val="00493A45"/>
     <w:rsid w:val="004C1CA1"/>
     <w:rsid w:val="004D3589"/>
     <w:rsid w:val="004D3910"/>
     <w:rsid w:val="004E5C43"/>
     <w:rsid w:val="004F6C95"/>
-    <w:rsid w:val="00526BC8"/>
+    <w:rsid w:val="00521CB0"/>
     <w:rsid w:val="00537C46"/>
     <w:rsid w:val="00556CC2"/>
     <w:rsid w:val="005701D6"/>
     <w:rsid w:val="005730F1"/>
     <w:rsid w:val="00574CB8"/>
     <w:rsid w:val="00590CFD"/>
+    <w:rsid w:val="005C4758"/>
     <w:rsid w:val="005C55DF"/>
     <w:rsid w:val="005C7293"/>
-    <w:rsid w:val="005D6C1E"/>
     <w:rsid w:val="005E133D"/>
     <w:rsid w:val="00610ABC"/>
     <w:rsid w:val="006645FE"/>
     <w:rsid w:val="00691CA9"/>
     <w:rsid w:val="006A332F"/>
-    <w:rsid w:val="006A6F95"/>
     <w:rsid w:val="006B608F"/>
-    <w:rsid w:val="006B6977"/>
     <w:rsid w:val="006D6A3F"/>
+    <w:rsid w:val="00703F2E"/>
+    <w:rsid w:val="00716C3D"/>
     <w:rsid w:val="00724E50"/>
     <w:rsid w:val="00732A11"/>
     <w:rsid w:val="00752ABB"/>
     <w:rsid w:val="0076436A"/>
-    <w:rsid w:val="007920CA"/>
+    <w:rsid w:val="00774ABC"/>
     <w:rsid w:val="007B32A1"/>
     <w:rsid w:val="007F278D"/>
     <w:rsid w:val="008315AA"/>
+    <w:rsid w:val="00857A5C"/>
     <w:rsid w:val="00872B5A"/>
     <w:rsid w:val="0087408F"/>
     <w:rsid w:val="008B43C8"/>
     <w:rsid w:val="008D03E7"/>
     <w:rsid w:val="008D66FB"/>
-    <w:rsid w:val="008F18CB"/>
     <w:rsid w:val="00952970"/>
     <w:rsid w:val="0095450B"/>
     <w:rsid w:val="00957C72"/>
     <w:rsid w:val="009B51D0"/>
+    <w:rsid w:val="009B7BCE"/>
     <w:rsid w:val="009E3416"/>
+    <w:rsid w:val="00A318D4"/>
     <w:rsid w:val="00A665A1"/>
+    <w:rsid w:val="00A66FE4"/>
+    <w:rsid w:val="00AA0996"/>
     <w:rsid w:val="00AA2446"/>
     <w:rsid w:val="00AA2796"/>
     <w:rsid w:val="00AC5F8C"/>
     <w:rsid w:val="00AD092B"/>
+    <w:rsid w:val="00AE0678"/>
+    <w:rsid w:val="00AE1E4C"/>
     <w:rsid w:val="00AF0FCC"/>
     <w:rsid w:val="00B00BF1"/>
-    <w:rsid w:val="00B5183A"/>
     <w:rsid w:val="00B8586D"/>
     <w:rsid w:val="00B8691E"/>
+    <w:rsid w:val="00BA358B"/>
     <w:rsid w:val="00BB7760"/>
     <w:rsid w:val="00BE24BB"/>
     <w:rsid w:val="00C20F1D"/>
     <w:rsid w:val="00C50560"/>
     <w:rsid w:val="00C91320"/>
     <w:rsid w:val="00C96CE1"/>
-    <w:rsid w:val="00CB3235"/>
+    <w:rsid w:val="00CC0634"/>
+    <w:rsid w:val="00CD689D"/>
     <w:rsid w:val="00CE4561"/>
     <w:rsid w:val="00CF60E0"/>
     <w:rsid w:val="00D250AC"/>
     <w:rsid w:val="00D400EA"/>
     <w:rsid w:val="00D6158F"/>
-    <w:rsid w:val="00D75DB7"/>
     <w:rsid w:val="00DC3FC3"/>
     <w:rsid w:val="00DD047D"/>
     <w:rsid w:val="00DD53C0"/>
     <w:rsid w:val="00E43B04"/>
+    <w:rsid w:val="00E47409"/>
+    <w:rsid w:val="00E54F9D"/>
     <w:rsid w:val="00E638E9"/>
     <w:rsid w:val="00E80221"/>
     <w:rsid w:val="00E83CDC"/>
     <w:rsid w:val="00E91428"/>
     <w:rsid w:val="00E965A9"/>
     <w:rsid w:val="00EA7DB6"/>
     <w:rsid w:val="00EB6165"/>
+    <w:rsid w:val="00EF5661"/>
+    <w:rsid w:val="00F334E9"/>
     <w:rsid w:val="00F6292E"/>
     <w:rsid w:val="00F91D18"/>
     <w:rsid w:val="00FB1179"/>
     <w:rsid w:val="00FB618B"/>
     <w:rsid w:val="00FB6C50"/>
     <w:rsid w:val="00FC33EB"/>
     <w:rsid w:val="00FD598B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -3203,74 +3148,130 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="005C7293"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...9 lines deleted...]
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB3235"/>
+    <w:rsid w:val="00AE0678"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="246304374">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="658575224">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1022050759">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1669092442">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1913659144">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membership@collegium.org.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3536,70 +3537,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>214</Words>
-  <Characters>1226</Characters>
+  <Words>205</Words>
+  <Characters>1169</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1438</CharactersWithSpaces>
+  <CharactersWithSpaces>1372</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Eleanor Pippard</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>